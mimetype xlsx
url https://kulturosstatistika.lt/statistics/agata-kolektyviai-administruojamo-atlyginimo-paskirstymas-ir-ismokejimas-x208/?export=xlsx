--- v1 (2026-02-04)
+++ v2 (2026-05-06)
@@ -64,292 +64,292 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2022</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Paskirstyta suma</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
+      <t xml:space="preserve">2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Paskirstyta suma</t>
-[...26 lines deleted...]
-      </rPr>
       <t xml:space="preserve">2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Iš viso</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kitas viešas panaudojimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kompensacinis atlyginimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kompensacinis atlyginimas už vaizdo klipus iš AVAKA</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">PAKARTOT.LT abonementinis mokestis</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Tarptautinės muzikos platformos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Viešo paskelbimo vietos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Radijo stočių transliavimas</t>
+    </r>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Retransliavimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Televizijų transliavimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
-    </r>
-[...169 lines deleted...]
-      <t xml:space="preserve">Televizijų transliavimas</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -795,936 +795,936 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="C9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
+          </r>
+        </is>
+      </c>
+      <c r="D9" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Paskirstyta suma</t>
+          </r>
+        </is>
+      </c>
+      <c r="E9" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
           </r>
         </is>
       </c>
-      <c r="D9" s="4" t="inlineStr">
+      <c r="F9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
           </r>
         </is>
       </c>
-      <c r="E9" s="4" t="inlineStr">
+      <c r="G9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Paskirstyta suma</t>
           </r>
         </is>
       </c>
-      <c r="F9" s="4" t="inlineStr">
+      <c r="H9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
           </r>
         </is>
       </c>
-      <c r="G9" s="4" t="inlineStr">
+      <c r="I9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
           </r>
         </is>
       </c>
-      <c r="H9" s="4" t="inlineStr">
+      <c r="J9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Paskirstyta suma</t>
           </r>
         </is>
       </c>
-      <c r="I9" s="4" t="inlineStr">
+      <c r="K9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
-          </r>
-[...30 lines deleted...]
-            <t xml:space="preserve">Paskirstyta suma</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
-        <v>158.0</v>
+        <v>3374133.0</v>
       </c>
       <c r="D10" s="6">
-        <v>8780.0</v>
+        <v>5535576.0</v>
       </c>
       <c r="E10" s="6">
-        <v>6878.0</v>
+        <v>461738.0</v>
       </c>
       <c r="F10" s="6">
-        <v>2855.0</v>
+        <v>3078783.0</v>
       </c>
       <c r="G10" s="6">
-        <v>0.0</v>
+        <v>5247810.0</v>
       </c>
       <c r="H10" s="6">
-        <v>929.0</v>
+        <v>897084.0</v>
       </c>
       <c r="I10" s="6">
-        <v>163.0</v>
+        <v>3329881.0</v>
       </c>
       <c r="J10" s="6">
-        <v>9876.0</v>
+        <v>6074858.0</v>
       </c>
       <c r="K10" s="6">
-        <v>24871.0</v>
+        <v>1047450.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Kitas viešas panaudojimas</t>
+          </r>
+        </is>
+      </c>
+      <c r="B11" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="B11" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="C11" s="6">
-        <v>461738.0</v>
+        <v>26727.0</v>
       </c>
       <c r="D11" s="6">
-        <v>3374133.0</v>
+        <v>44114.0</v>
       </c>
       <c r="E11" s="6">
-        <v>5535576.0</v>
+        <v>2223.0</v>
       </c>
       <c r="F11" s="6">
-        <v>897084.0</v>
+        <v>33211.0</v>
       </c>
       <c r="G11" s="6">
-        <v>3078783.0</v>
+        <v>54544.0</v>
       </c>
       <c r="H11" s="6">
-        <v>5247810.0</v>
+        <v>3220.0</v>
       </c>
       <c r="I11" s="6">
-        <v>1047450.0</v>
+        <v>36437.0</v>
       </c>
       <c r="J11" s="6">
-        <v>3329881.0</v>
+        <v>60795.0</v>
       </c>
       <c r="K11" s="6">
-        <v>6074858.0</v>
+        <v>4043.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kitas viešas panaudojimas</t>
+            <t xml:space="preserve">Kompensacinis atlyginimas</t>
           </r>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6">
-        <v>2223.0</v>
+        <v>1285442.0</v>
       </c>
       <c r="D12" s="6">
-        <v>26727.0</v>
+        <v>2128601.0</v>
       </c>
       <c r="E12" s="6">
-        <v>44114.0</v>
+        <v>203049.0</v>
       </c>
       <c r="F12" s="6">
-        <v>3220.0</v>
+        <v>1054956.0</v>
       </c>
       <c r="G12" s="6">
-        <v>33211.0</v>
+        <v>1770545.0</v>
       </c>
       <c r="H12" s="6">
-        <v>54544.0</v>
+        <v>401185.0</v>
       </c>
       <c r="I12" s="6">
-        <v>4043.0</v>
+        <v>1178470.0</v>
       </c>
       <c r="J12" s="6">
-        <v>36437.0</v>
+        <v>2014848.0</v>
       </c>
       <c r="K12" s="6">
-        <v>60795.0</v>
+        <v>356255.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kompensacinis atlyginimas</t>
+            <t xml:space="preserve">Kompensacinis atlyginimas už vaizdo klipus iš AVAKA</t>
           </r>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6">
-        <v>203049.0</v>
+        <v>13807.0</v>
       </c>
       <c r="D13" s="6">
-        <v>1285442.0</v>
+        <v>13291.0</v>
       </c>
       <c r="E13" s="6">
-        <v>2128601.0</v>
+        <v>1026.0</v>
       </c>
       <c r="F13" s="6">
-        <v>401185.0</v>
+        <v>7395.0</v>
       </c>
       <c r="G13" s="6">
-        <v>1054956.0</v>
+        <v>9616.0</v>
       </c>
       <c r="H13" s="6">
-        <v>1770545.0</v>
+        <v>3116.0</v>
       </c>
       <c r="I13" s="6">
-        <v>356255.0</v>
+        <v>5338.0</v>
       </c>
       <c r="J13" s="6">
-        <v>1178470.0</v>
+        <v>10042.0</v>
       </c>
       <c r="K13" s="6">
-        <v>2014848.0</v>
+        <v>833.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kompensacinis atlyginimas už vaizdo klipus iš AVAKA</t>
+            <t xml:space="preserve">PAKARTOT.LT abonementinis mokestis</t>
           </r>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
-        <v>1026.0</v>
+        <v>12591.0</v>
       </c>
       <c r="D14" s="6">
-        <v>13807.0</v>
+        <v>18842.0</v>
       </c>
       <c r="E14" s="6">
-        <v>13291.0</v>
+        <v>322.0</v>
       </c>
       <c r="F14" s="6">
-        <v>3116.0</v>
+        <v>13023.0</v>
       </c>
       <c r="G14" s="6">
-        <v>7395.0</v>
+        <v>18114.0</v>
       </c>
       <c r="H14" s="6">
-        <v>9616.0</v>
+        <v>709.0</v>
       </c>
       <c r="I14" s="6">
-        <v>833.0</v>
+        <v>11849.0</v>
       </c>
       <c r="J14" s="6">
-        <v>5338.0</v>
+        <v>15446.0</v>
       </c>
       <c r="K14" s="6">
-        <v>10042.0</v>
+        <v>707.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PAKARTOT.LT abonementinis mokestis</t>
+            <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
           </r>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C15" s="6">
-        <v>322.0</v>
+        <v>277.0</v>
       </c>
       <c r="D15" s="6">
-        <v>12591.0</v>
+        <v>428.0</v>
       </c>
       <c r="E15" s="6">
-        <v>18842.0</v>
+        <v>7.0</v>
       </c>
       <c r="F15" s="6">
-        <v>709.0</v>
+        <v>0.0</v>
       </c>
       <c r="G15" s="6">
-        <v>13023.0</v>
+        <v>0.0</v>
       </c>
       <c r="H15" s="6">
-        <v>18114.0</v>
+        <v>15.0</v>
       </c>
       <c r="I15" s="6">
-        <v>707.0</v>
+        <v>0.0</v>
       </c>
       <c r="J15" s="6">
-        <v>11849.0</v>
+        <v>0.0</v>
       </c>
       <c r="K15" s="6">
-        <v>15446.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
+            <t xml:space="preserve">Tarptautinės muzikos platformos</t>
           </r>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C16" s="6">
-        <v>7.0</v>
+        <v>243750.0</v>
       </c>
       <c r="D16" s="6">
-        <v>277.0</v>
+        <v>244940.0</v>
       </c>
       <c r="E16" s="6">
-        <v>428.0</v>
+        <v>1370.0</v>
       </c>
       <c r="F16" s="6">
-        <v>15.0</v>
+        <v>212150.0</v>
       </c>
       <c r="G16" s="6">
-        <v>0.0</v>
+        <v>250522.0</v>
       </c>
       <c r="H16" s="6">
-        <v>0.0</v>
+        <v>9412.0</v>
       </c>
       <c r="I16" s="6">
-        <v>60.0</v>
+        <v>292589.0</v>
       </c>
       <c r="J16" s="6">
-        <v>0.0</v>
+        <v>375906.0</v>
       </c>
       <c r="K16" s="6">
-        <v>0.0</v>
+        <v>6830.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Tarptautinės muzikos platformos</t>
+            <t xml:space="preserve">Viešo paskelbimo vietos</t>
           </r>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C17" s="6">
-        <v>1370.0</v>
+        <v>441221.0</v>
       </c>
       <c r="D17" s="6">
-        <v>243750.0</v>
+        <v>905249.0</v>
       </c>
       <c r="E17" s="6">
-        <v>244940.0</v>
+        <v>118075.0</v>
       </c>
       <c r="F17" s="6">
-        <v>9412.0</v>
+        <v>510105.0</v>
       </c>
       <c r="G17" s="6">
-        <v>212150.0</v>
+        <v>984301.0</v>
       </c>
       <c r="H17" s="6">
-        <v>250522.0</v>
+        <v>216916.0</v>
       </c>
       <c r="I17" s="6">
-        <v>6830.0</v>
+        <v>514187.0</v>
       </c>
       <c r="J17" s="6">
-        <v>292589.0</v>
+        <v>1064621.0</v>
       </c>
       <c r="K17" s="6">
-        <v>375906.0</v>
+        <v>285915.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Viešo paskelbimo vietos</t>
+            <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
           </r>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Radijo stočių transliavimas</t>
           </r>
         </is>
       </c>
       <c r="C18" s="6">
-        <v>118075.0</v>
+        <v>211380.0</v>
       </c>
       <c r="D18" s="6">
-        <v>441221.0</v>
-[...2 lines deleted...]
-        <v>905249.0</v>
+        <v>446092.0</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="F18" s="6">
-        <v>216916.0</v>
+        <v>228971.0</v>
       </c>
       <c r="G18" s="6">
-        <v>510105.0</v>
+        <v>468460.0</v>
       </c>
       <c r="H18" s="6">
-        <v>984301.0</v>
+        <v>123501.0</v>
       </c>
       <c r="I18" s="6">
-        <v>285915.0</v>
+        <v>225652.0</v>
       </c>
       <c r="J18" s="6">
-        <v>514187.0</v>
+        <v>524757.0</v>
       </c>
       <c r="K18" s="6">
-        <v>1064621.0</v>
+        <v>160825.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
-      <c r="A19" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Retransliavimas</t>
           </r>
         </is>
       </c>
       <c r="C19" s="6">
-        <v>135509.0</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>361846.0</v>
+      </c>
+      <c r="D19" s="6">
+        <v>556023.0</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="F19" s="6" t="s">
-[...15 lines deleted...]
-        <v>21</v>
+      <c r="F19" s="6">
+        <v>310121.0</v>
+      </c>
+      <c r="G19" s="6">
+        <v>511042.0</v>
+      </c>
+      <c r="H19" s="6">
+        <v>72607.0</v>
+      </c>
+      <c r="I19" s="6">
+        <v>315192.0</v>
+      </c>
+      <c r="J19" s="6">
+        <v>623992.0</v>
+      </c>
+      <c r="K19" s="6">
+        <v>100846.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Radijo stočių transliavimas</t>
-[...3 lines deleted...]
-      <c r="C20" s="6" t="s">
+            <t xml:space="preserve">Televizijų transliavimas</t>
+          </r>
+        </is>
+      </c>
+      <c r="C20" s="6">
+        <v>768310.0</v>
+      </c>
+      <c r="D20" s="6">
+        <v>1171117.0</v>
+      </c>
+      <c r="E20" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D20" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="6">
-        <v>123501.0</v>
+        <v>708851.0</v>
       </c>
       <c r="G20" s="6">
-        <v>228971.0</v>
+        <v>1179737.0</v>
       </c>
       <c r="H20" s="6">
-        <v>468460.0</v>
+        <v>63548.0</v>
       </c>
       <c r="I20" s="6">
-        <v>160825.0</v>
+        <v>740291.0</v>
       </c>
       <c r="J20" s="6">
-        <v>225652.0</v>
+        <v>1359580.0</v>
       </c>
       <c r="K20" s="6">
-        <v>524757.0</v>
+        <v>130973.0</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Retransliavimas</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C21" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D21" s="6">
-        <v>361846.0</v>
+      <c r="D21" s="6" t="s">
+        <v>21</v>
       </c>
       <c r="E21" s="6">
-        <v>556023.0</v>
-[...17 lines deleted...]
-        <v>623992.0</v>
+        <v>135509.0</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:11">
+      <c r="A22" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
+          </r>
+        </is>
+      </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Televizijų transliavimas</t>
-[...4 lines deleted...]
-        <v>21</v>
+            <t xml:space="preserve">Iš viso</t>
+          </r>
+        </is>
+      </c>
+      <c r="C22" s="6">
+        <v>8780.0</v>
       </c>
       <c r="D22" s="6">
-        <v>768310.0</v>
+        <v>6878.0</v>
       </c>
       <c r="E22" s="6">
-        <v>1171117.0</v>
+        <v>158.0</v>
       </c>
       <c r="F22" s="6">
-        <v>63548.0</v>
+        <v>0.0</v>
       </c>
       <c r="G22" s="6">
-        <v>708851.0</v>
+        <v>929.0</v>
       </c>
       <c r="H22" s="6">
-        <v>1179737.0</v>
+        <v>2855.0</v>
       </c>
       <c r="I22" s="6">
-        <v>130973.0</v>
+        <v>9876.0</v>
       </c>
       <c r="J22" s="6">
-        <v>740291.0</v>
+        <v>24871.0</v>
       </c>
       <c r="K22" s="6">
-        <v>1359580.0</v>
+        <v>163.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="B4:K4"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:K8"/>
-    <mergeCell ref="A19:A22"/>
+    <mergeCell ref="A18:A21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>