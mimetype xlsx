--- v2 (2026-05-06)
+++ v3 (2026-06-20)
@@ -12,172 +12,172 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="agata-kolektyviai-administruoj" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">AGATA kolektyviai administruojamo atlyginimo paskirstymas ir išmokėjimas (x208)</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>eur</t>
   </si>
   <si>
     <t>Skirstymo sričių grupė</t>
   </si>
   <si>
     <t>Skirstymo sritis</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2022</t>
+      <t xml:space="preserve">2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Paskirstyta suma</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
-[...27 lines deleted...]
-      <t xml:space="preserve">2024</t>
+      <t xml:space="preserve">2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Iš viso</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Kitas viešas panaudojimas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -250,106 +250,92 @@
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Viešo paskelbimo vietos</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
     </r>
   </si>
   <si>
+    <t>---</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Radijo stočių transliavimas</t>
     </r>
   </si>
   <si>
-    <t>---</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Retransliavimas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Televizijų transliavimas</t>
-    </r>
-[...12 lines deleted...]
-      <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -692,1039 +678,857 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K22"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K22" sqref="K22"/>
+      <selection activeCell="H22" sqref="H22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:8">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">AGATA kolektyviai administruojamo atlyginimo paskirstymas ir išmokėjimas (x208)</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:8">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2022</t>
+            <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2023</t>
-[...3 lines deleted...]
-      <c r="I8" s="4" t="inlineStr">
+            <t xml:space="preserve">2025</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="C9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024</t>
-[...5 lines deleted...]
-      <c r="C9" s="4" t="inlineStr">
+            <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
+          </r>
+        </is>
+      </c>
+      <c r="D9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
           </r>
         </is>
       </c>
-      <c r="D9" s="4" t="inlineStr">
+      <c r="E9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Paskirstyta suma</t>
           </r>
         </is>
       </c>
-      <c r="E9" s="4" t="inlineStr">
+      <c r="F9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
           </r>
         </is>
       </c>
-      <c r="F9" s="4" t="inlineStr">
+      <c r="G9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
           </r>
         </is>
       </c>
-      <c r="G9" s="4" t="inlineStr">
+      <c r="H9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Paskirstyta suma</t>
           </r>
         </is>
       </c>
-      <c r="H9" s="4" t="inlineStr">
-[...64 lines deleted...]
-    <row r="10" spans="1:11">
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
+          </r>
+        </is>
+      </c>
+      <c r="B10" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="B10" s="5" t="inlineStr">
+      <c r="C10" s="6">
+        <v>163.0</v>
+      </c>
+      <c r="D10" s="6">
+        <v>9876.0</v>
+      </c>
+      <c r="E10" s="6">
+        <v>24871.0</v>
+      </c>
+      <c r="F10" s="6">
+        <v>98.0</v>
+      </c>
+      <c r="G10" s="6">
+        <v>14378.0</v>
+      </c>
+      <c r="H10" s="6">
+        <v>7908.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C10" s="6">
-[...17 lines deleted...]
-      <c r="I10" s="6">
+      <c r="B11" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Iš viso</t>
+          </r>
+        </is>
+      </c>
+      <c r="C11" s="6">
+        <v>1047450.0</v>
+      </c>
+      <c r="D11" s="6">
         <v>3329881.0</v>
       </c>
-      <c r="J10" s="6">
+      <c r="E11" s="6">
         <v>6074858.0</v>
       </c>
-      <c r="K10" s="6">
-[...4 lines deleted...]
-      <c r="A11" s="5" t="inlineStr">
+      <c r="F11" s="6">
+        <v>1399721.0</v>
+      </c>
+      <c r="G11" s="6">
+        <v>3620766.0</v>
+      </c>
+      <c r="H11" s="6">
+        <v>6353977.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kitas viešas panaudojimas</t>
           </r>
         </is>
       </c>
-      <c r="B11" s="5" t="inlineStr">
+      <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C11" s="6">
-[...17 lines deleted...]
-      <c r="I11" s="6">
+      <c r="C12" s="6">
+        <v>4043.0</v>
+      </c>
+      <c r="D12" s="6">
         <v>36437.0</v>
       </c>
-      <c r="J11" s="6">
+      <c r="E12" s="6">
         <v>60795.0</v>
       </c>
-      <c r="K11" s="6">
-[...4 lines deleted...]
-      <c r="A12" s="5" t="inlineStr">
+      <c r="F12" s="6">
+        <v>4065.0</v>
+      </c>
+      <c r="G12" s="6">
+        <v>28408.0</v>
+      </c>
+      <c r="H12" s="6">
+        <v>52732.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kompensacinis atlyginimas</t>
           </r>
         </is>
       </c>
-      <c r="B12" s="5" t="inlineStr">
+      <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C12" s="6">
-[...17 lines deleted...]
-      <c r="I12" s="6">
+      <c r="C13" s="6">
+        <v>356255.0</v>
+      </c>
+      <c r="D13" s="6">
         <v>1178470.0</v>
       </c>
-      <c r="J12" s="6">
+      <c r="E13" s="6">
         <v>2014848.0</v>
       </c>
-      <c r="K12" s="6">
-[...4 lines deleted...]
-      <c r="A13" s="5" t="inlineStr">
+      <c r="F13" s="6">
+        <v>556904.0</v>
+      </c>
+      <c r="G13" s="6">
+        <v>1073836.0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>1779195.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Kompensacinis atlyginimas už vaizdo klipus iš AVAKA</t>
           </r>
         </is>
       </c>
-      <c r="B13" s="5" t="inlineStr">
+      <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C13" s="6">
-[...17 lines deleted...]
-      <c r="I13" s="6">
+      <c r="C14" s="6">
+        <v>833.0</v>
+      </c>
+      <c r="D14" s="6">
         <v>5338.0</v>
       </c>
-      <c r="J13" s="6">
+      <c r="E14" s="6">
         <v>10042.0</v>
       </c>
-      <c r="K13" s="6">
-[...4 lines deleted...]
-      <c r="A14" s="5" t="inlineStr">
+      <c r="F14" s="6">
+        <v>4200.0</v>
+      </c>
+      <c r="G14" s="6">
+        <v>3428.0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>4175.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PAKARTOT.LT abonementinis mokestis</t>
           </r>
         </is>
       </c>
-      <c r="B14" s="5" t="inlineStr">
+      <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C14" s="6">
-[...17 lines deleted...]
-      <c r="I14" s="6">
+      <c r="C15" s="6">
+        <v>707.0</v>
+      </c>
+      <c r="D15" s="6">
         <v>11849.0</v>
       </c>
-      <c r="J14" s="6">
+      <c r="E15" s="6">
         <v>15446.0</v>
       </c>
-      <c r="K14" s="6">
-[...4 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="F15" s="6">
+        <v>375.0</v>
+      </c>
+      <c r="G15" s="6">
+        <v>10917.0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>14658.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
           </r>
         </is>
       </c>
-      <c r="B15" s="5" t="inlineStr">
+      <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C15" s="6">
-[...8 lines deleted...]
-      <c r="F15" s="6">
+      <c r="C16" s="6">
+        <v>60.0</v>
+      </c>
+      <c r="D16" s="6">
         <v>0.0</v>
       </c>
-      <c r="G15" s="6">
+      <c r="E16" s="6">
         <v>0.0</v>
       </c>
-      <c r="H15" s="6">
-[...2 lines deleted...]
-      <c r="I15" s="6">
+      <c r="F16" s="6">
+        <v>103.0</v>
+      </c>
+      <c r="G16" s="6">
         <v>0.0</v>
       </c>
-      <c r="J15" s="6">
+      <c r="H16" s="6">
         <v>0.0</v>
       </c>
-      <c r="K15" s="6">
-[...4 lines deleted...]
-      <c r="A16" s="5" t="inlineStr">
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Tarptautinės muzikos platformos</t>
           </r>
         </is>
       </c>
-      <c r="B16" s="5" t="inlineStr">
+      <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C16" s="6">
-[...17 lines deleted...]
-      <c r="I16" s="6">
+      <c r="C17" s="6">
+        <v>6830.0</v>
+      </c>
+      <c r="D17" s="6">
         <v>292589.0</v>
       </c>
-      <c r="J16" s="6">
+      <c r="E17" s="6">
         <v>375906.0</v>
       </c>
-      <c r="K16" s="6">
-[...4 lines deleted...]
-      <c r="A17" s="5" t="inlineStr">
+      <c r="F17" s="6">
+        <v>5586.0</v>
+      </c>
+      <c r="G17" s="6">
+        <v>575587.0</v>
+      </c>
+      <c r="H17" s="6">
+        <v>758696.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Viešo paskelbimo vietos</t>
           </r>
         </is>
       </c>
-      <c r="B17" s="5" t="inlineStr">
+      <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C17" s="6">
-[...17 lines deleted...]
-      <c r="I17" s="6">
+      <c r="C18" s="6">
+        <v>285915.0</v>
+      </c>
+      <c r="D18" s="6">
         <v>514187.0</v>
       </c>
-      <c r="J17" s="6">
+      <c r="E18" s="6">
         <v>1064621.0</v>
       </c>
-      <c r="K17" s="6">
-[...4 lines deleted...]
-      <c r="A18" s="5" t="inlineStr">
+      <c r="F18" s="6">
+        <v>352847.0</v>
+      </c>
+      <c r="G18" s="6">
+        <v>527263.0</v>
+      </c>
+      <c r="H18" s="6">
+        <v>1124437.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
           </r>
         </is>
       </c>
-      <c r="B18" s="5" t="inlineStr">
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Iš viso</t>
+          </r>
+        </is>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" s="6">
+        <v>475543.0</v>
+      </c>
+      <c r="G19" s="6">
+        <v>1386949.0</v>
+      </c>
+      <c r="H19" s="6">
+        <v>2612176.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Radijo stočių transliavimas</t>
           </r>
         </is>
       </c>
-      <c r="C18" s="6">
-[...17 lines deleted...]
-      <c r="I18" s="6">
+      <c r="C20" s="6">
+        <v>160825.0</v>
+      </c>
+      <c r="D20" s="6">
         <v>225652.0</v>
       </c>
-      <c r="J18" s="6">
+      <c r="E20" s="6">
         <v>524757.0</v>
       </c>
-      <c r="K18" s="6">
-[...4 lines deleted...]
-      <c r="B19" s="5" t="inlineStr">
+      <c r="F20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="6">
+        <v>278516.0</v>
+      </c>
+      <c r="H20" s="6">
+        <v>564315.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Retransliavimas</t>
           </r>
         </is>
       </c>
-      <c r="C19" s="6">
-[...17 lines deleted...]
-      <c r="I19" s="6">
+      <c r="C21" s="6">
+        <v>100846.0</v>
+      </c>
+      <c r="D21" s="6">
         <v>315192.0</v>
       </c>
-      <c r="J19" s="6">
+      <c r="E21" s="6">
         <v>623992.0</v>
       </c>
-      <c r="K19" s="6">
-[...4 lines deleted...]
-      <c r="B20" s="5" t="inlineStr">
+      <c r="F21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="6">
+        <v>354371.0</v>
+      </c>
+      <c r="H21" s="6">
+        <v>654914.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Televizijų transliavimas</t>
           </r>
         </is>
       </c>
-      <c r="C20" s="6">
-[...17 lines deleted...]
-      <c r="I20" s="6">
+      <c r="C22" s="6">
+        <v>130973.0</v>
+      </c>
+      <c r="D22" s="6">
         <v>740291.0</v>
       </c>
-      <c r="J20" s="6">
+      <c r="E22" s="6">
         <v>1359580.0</v>
       </c>
-      <c r="K20" s="6">
-[...91 lines deleted...]
-        <v>0.0</v>
+      <c r="F22" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="G22" s="6">
-        <v>929.0</v>
+        <v>754062.0</v>
       </c>
       <c r="H22" s="6">
-        <v>2855.0</v>
-[...8 lines deleted...]
-        <v>163.0</v>
+        <v>1392947.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:K2"/>
-    <mergeCell ref="B4:K4"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="B4:H4"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:H8"/>
-    <mergeCell ref="I8:K8"/>
-    <mergeCell ref="A18:A21"/>
+    <mergeCell ref="A19:A22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>