--- v3 (2026-06-20)
+++ v4 (2026-08-04)
@@ -120,222 +120,222 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Tarptautinės muzikos platformos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Iš viso</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Viešo paskelbimo vietos</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
+    </r>
+  </si>
+  <si>
+    <t>---</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Radijo stočių transliavimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Retransliavimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Televizijų transliavimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Iš viso</t>
+      <t xml:space="preserve">Kitas viešas panaudojimas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kitas viešas panaudojimas</t>
+      <t xml:space="preserve">Kompensacinis atlyginimas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kompensacinis atlyginimas</t>
+      <t xml:space="preserve">Kompensacinis atlyginimas už vaizdo klipus iš AVAKA</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kompensacinis atlyginimas už vaizdo klipus iš AVAKA</t>
+      <t xml:space="preserve">PAKARTOT.LT abonementinis mokestis</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PAKARTOT.LT abonementinis mokestis</t>
-[...12 lines deleted...]
-      </rPr>
       <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
-    </r>
-[...85 lines deleted...]
-      <t xml:space="preserve">Televizijų transliavimas</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -863,672 +863,672 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Paskirstyta suma</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
+            <t xml:space="preserve">Tarptautinės muzikos platformos</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
-        <v>163.0</v>
+        <v>6830.0</v>
       </c>
       <c r="D10" s="6">
-        <v>9876.0</v>
+        <v>292589.0</v>
       </c>
       <c r="E10" s="6">
-        <v>24871.0</v>
+        <v>375906.0</v>
       </c>
       <c r="F10" s="6">
-        <v>98.0</v>
+        <v>5586.0</v>
       </c>
       <c r="G10" s="6">
-        <v>14378.0</v>
+        <v>575587.0</v>
       </c>
       <c r="H10" s="6">
-        <v>7908.0</v>
+        <v>758696.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Viešo paskelbimo vietos</t>
+          </r>
+        </is>
+      </c>
+      <c r="B11" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="B11" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="C11" s="6">
-        <v>1047450.0</v>
+        <v>285915.0</v>
       </c>
       <c r="D11" s="6">
-        <v>3329881.0</v>
+        <v>514187.0</v>
       </c>
       <c r="E11" s="6">
-        <v>6074858.0</v>
+        <v>1064621.0</v>
       </c>
       <c r="F11" s="6">
-        <v>1399721.0</v>
+        <v>352847.0</v>
       </c>
       <c r="G11" s="6">
-        <v>3620766.0</v>
+        <v>527263.0</v>
       </c>
       <c r="H11" s="6">
-        <v>6353977.0</v>
+        <v>1124437.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kitas viešas panaudojimas</t>
+            <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
           </r>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C12" s="6">
-[...6 lines deleted...]
-        <v>60795.0</v>
+      <c r="C12" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>14</v>
       </c>
       <c r="F12" s="6">
-        <v>4065.0</v>
+        <v>475543.0</v>
       </c>
       <c r="G12" s="6">
-        <v>28408.0</v>
+        <v>1386949.0</v>
       </c>
       <c r="H12" s="6">
-        <v>52732.0</v>
+        <v>2612176.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Radijo stočių transliavimas</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6">
-        <v>356255.0</v>
+        <v>160825.0</v>
       </c>
       <c r="D13" s="6">
-        <v>1178470.0</v>
+        <v>225652.0</v>
       </c>
       <c r="E13" s="6">
-        <v>2014848.0</v>
-[...2 lines deleted...]
-        <v>556904.0</v>
+        <v>524757.0</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>14</v>
       </c>
       <c r="G13" s="6">
-        <v>1073836.0</v>
+        <v>278516.0</v>
       </c>
       <c r="H13" s="6">
-        <v>1779195.0</v>
+        <v>564315.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Retransliavimas</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
-        <v>833.0</v>
+        <v>100846.0</v>
       </c>
       <c r="D14" s="6">
-        <v>5338.0</v>
+        <v>315192.0</v>
       </c>
       <c r="E14" s="6">
-        <v>10042.0</v>
-[...2 lines deleted...]
-        <v>4200.0</v>
+        <v>623992.0</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>14</v>
       </c>
       <c r="G14" s="6">
-        <v>3428.0</v>
+        <v>354371.0</v>
       </c>
       <c r="H14" s="6">
-        <v>4175.0</v>
+        <v>654914.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Televizijų transliavimas</t>
           </r>
         </is>
       </c>
       <c r="C15" s="6">
-        <v>707.0</v>
+        <v>130973.0</v>
       </c>
       <c r="D15" s="6">
-        <v>11849.0</v>
+        <v>740291.0</v>
       </c>
       <c r="E15" s="6">
-        <v>15446.0</v>
-[...2 lines deleted...]
-        <v>375.0</v>
+        <v>1359580.0</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>14</v>
       </c>
       <c r="G15" s="6">
-        <v>10917.0</v>
+        <v>754062.0</v>
       </c>
       <c r="H15" s="6">
-        <v>14658.0</v>
+        <v>1392947.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
+            <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
           </r>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C16" s="6">
-        <v>60.0</v>
+        <v>163.0</v>
       </c>
       <c r="D16" s="6">
-        <v>0.0</v>
+        <v>9876.0</v>
       </c>
       <c r="E16" s="6">
-        <v>0.0</v>
+        <v>24871.0</v>
       </c>
       <c r="F16" s="6">
-        <v>103.0</v>
+        <v>98.0</v>
       </c>
       <c r="G16" s="6">
-        <v>0.0</v>
+        <v>14378.0</v>
       </c>
       <c r="H16" s="6">
-        <v>0.0</v>
+        <v>7908.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Tarptautinės muzikos platformos</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C17" s="6">
-        <v>6830.0</v>
+        <v>1047450.0</v>
       </c>
       <c r="D17" s="6">
-        <v>292589.0</v>
+        <v>3329881.0</v>
       </c>
       <c r="E17" s="6">
-        <v>375906.0</v>
+        <v>6074858.0</v>
       </c>
       <c r="F17" s="6">
-        <v>5586.0</v>
+        <v>1399721.0</v>
       </c>
       <c r="G17" s="6">
-        <v>575587.0</v>
+        <v>3620766.0</v>
       </c>
       <c r="H17" s="6">
-        <v>758696.0</v>
+        <v>6353977.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Viešo paskelbimo vietos</t>
+            <t xml:space="preserve">Kitas viešas panaudojimas</t>
           </r>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C18" s="6">
-        <v>285915.0</v>
+        <v>4043.0</v>
       </c>
       <c r="D18" s="6">
-        <v>514187.0</v>
+        <v>36437.0</v>
       </c>
       <c r="E18" s="6">
-        <v>1064621.0</v>
+        <v>60795.0</v>
       </c>
       <c r="F18" s="6">
-        <v>352847.0</v>
+        <v>4065.0</v>
       </c>
       <c r="G18" s="6">
-        <v>527263.0</v>
+        <v>28408.0</v>
       </c>
       <c r="H18" s="6">
-        <v>1124437.0</v>
+        <v>52732.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
+            <t xml:space="preserve">Kompensacinis atlyginimas</t>
           </r>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C19" s="6" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="C19" s="6">
+        <v>356255.0</v>
+      </c>
+      <c r="D19" s="6">
+        <v>1178470.0</v>
+      </c>
+      <c r="E19" s="6">
+        <v>2014848.0</v>
       </c>
       <c r="F19" s="6">
-        <v>475543.0</v>
+        <v>556904.0</v>
       </c>
       <c r="G19" s="6">
-        <v>1386949.0</v>
+        <v>1073836.0</v>
       </c>
       <c r="H19" s="6">
-        <v>2612176.0</v>
+        <v>1779195.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
+      <c r="A20" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Kompensacinis atlyginimas už vaizdo klipus iš AVAKA</t>
+          </r>
+        </is>
+      </c>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Radijo stočių transliavimas</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C20" s="6">
-        <v>160825.0</v>
+        <v>833.0</v>
       </c>
       <c r="D20" s="6">
-        <v>225652.0</v>
+        <v>5338.0</v>
       </c>
       <c r="E20" s="6">
-        <v>524757.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>10042.0</v>
+      </c>
+      <c r="F20" s="6">
+        <v>4200.0</v>
       </c>
       <c r="G20" s="6">
-        <v>278516.0</v>
+        <v>3428.0</v>
       </c>
       <c r="H20" s="6">
-        <v>564315.0</v>
+        <v>4175.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
+      <c r="A21" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">PAKARTOT.LT abonementinis mokestis</t>
+          </r>
+        </is>
+      </c>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Retransliavimas</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C21" s="6">
-        <v>100846.0</v>
+        <v>707.0</v>
       </c>
       <c r="D21" s="6">
-        <v>315192.0</v>
+        <v>11849.0</v>
       </c>
       <c r="E21" s="6">
-        <v>623992.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>15446.0</v>
+      </c>
+      <c r="F21" s="6">
+        <v>375.0</v>
       </c>
       <c r="G21" s="6">
-        <v>354371.0</v>
+        <v>10917.0</v>
       </c>
       <c r="H21" s="6">
-        <v>654914.0</v>
+        <v>14658.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
+      <c r="A22" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
+          </r>
+        </is>
+      </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Televizijų transliavimas</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C22" s="6">
-        <v>130973.0</v>
+        <v>60.0</v>
       </c>
       <c r="D22" s="6">
-        <v>740291.0</v>
+        <v>0.0</v>
       </c>
       <c r="E22" s="6">
-        <v>1359580.0</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>0.0</v>
+      </c>
+      <c r="F22" s="6">
+        <v>103.0</v>
       </c>
       <c r="G22" s="6">
-        <v>754062.0</v>
+        <v>0.0</v>
       </c>
       <c r="H22" s="6">
-        <v>1392947.0</v>
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:H8"/>
-    <mergeCell ref="A19:A22"/>
+    <mergeCell ref="A12:A15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>