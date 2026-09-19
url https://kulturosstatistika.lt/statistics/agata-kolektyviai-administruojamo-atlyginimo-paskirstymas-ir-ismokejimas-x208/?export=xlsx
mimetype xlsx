--- v4 (2026-08-04)
+++ v5 (2026-09-19)
@@ -64,278 +64,278 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2024</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Paskirstyta suma</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
-[...26 lines deleted...]
-      </rPr>
       <t xml:space="preserve">2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Iš viso</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kitas viešas panaudojimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kompensacinis atlyginimas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kompensacinis atlyginimas už vaizdo klipus iš AVAKA</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">PAKARTOT.LT abonementinis mokestis</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Tarptautinės muzikos platformos</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Iš viso</t>
+      <t xml:space="preserve">Viešo paskelbimo vietos</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Viešo paskelbimo vietos</t>
+      <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
+      <t xml:space="preserve">Radijo stočių transliavimas</t>
     </r>
   </si>
   <si>
     <t>---</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Radijo stočių transliavimas</t>
+      <t xml:space="preserve">Retransliavimas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Retransliavimas</t>
+      <t xml:space="preserve">Televizijų transliavimas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Televizijų transliavimas</t>
-[...12 lines deleted...]
-      </rPr>
       <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
-    </r>
-[...68 lines deleted...]
-      <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -765,770 +765,770 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2025</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="C9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
+          </r>
+        </is>
+      </c>
+      <c r="D9" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Paskirstyta suma</t>
+          </r>
+        </is>
+      </c>
+      <c r="E9" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
           </r>
         </is>
       </c>
-      <c r="D9" s="4" t="inlineStr">
+      <c r="F9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Išmokėta suma už buvusį laikotarpį</t>
           </r>
         </is>
       </c>
-      <c r="E9" s="4" t="inlineStr">
+      <c r="G9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Paskirstyta suma</t>
           </r>
         </is>
       </c>
-      <c r="F9" s="4" t="inlineStr">
+      <c r="H9" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Išmokėta suma už ankstesnius, nei buvęs, laikotarpius</t>
-          </r>
-[...30 lines deleted...]
-            <t xml:space="preserve">Paskirstyta suma</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Tarptautinės muzikos platformos</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
-        <v>6830.0</v>
+        <v>3329881.0</v>
       </c>
       <c r="D10" s="6">
-        <v>292589.0</v>
+        <v>6074858.0</v>
       </c>
       <c r="E10" s="6">
-        <v>375906.0</v>
+        <v>1047450.0</v>
       </c>
       <c r="F10" s="6">
-        <v>5586.0</v>
+        <v>3620766.0</v>
       </c>
       <c r="G10" s="6">
-        <v>575587.0</v>
+        <v>6353977.0</v>
       </c>
       <c r="H10" s="6">
-        <v>758696.0</v>
+        <v>1399721.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Viešo paskelbimo vietos</t>
+            <t xml:space="preserve">Kitas viešas panaudojimas</t>
           </r>
         </is>
       </c>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
-        <v>285915.0</v>
+        <v>36437.0</v>
       </c>
       <c r="D11" s="6">
-        <v>514187.0</v>
+        <v>60795.0</v>
       </c>
       <c r="E11" s="6">
-        <v>1064621.0</v>
+        <v>4043.0</v>
       </c>
       <c r="F11" s="6">
-        <v>352847.0</v>
+        <v>28408.0</v>
       </c>
       <c r="G11" s="6">
-        <v>527263.0</v>
+        <v>52732.0</v>
       </c>
       <c r="H11" s="6">
-        <v>1124437.0</v>
+        <v>4065.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
+            <t xml:space="preserve">Kompensacinis atlyginimas</t>
           </r>
         </is>
       </c>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C12" s="6" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="C12" s="6">
+        <v>1178470.0</v>
+      </c>
+      <c r="D12" s="6">
+        <v>2014848.0</v>
+      </c>
+      <c r="E12" s="6">
+        <v>356255.0</v>
       </c>
       <c r="F12" s="6">
-        <v>475543.0</v>
+        <v>1073836.0</v>
       </c>
       <c r="G12" s="6">
-        <v>1386949.0</v>
+        <v>1779195.0</v>
       </c>
       <c r="H12" s="6">
-        <v>2612176.0</v>
+        <v>556904.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
+      <c r="A13" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Kompensacinis atlyginimas už vaizdo klipus iš AVAKA</t>
+          </r>
+        </is>
+      </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Radijo stočių transliavimas</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C13" s="6">
-        <v>160825.0</v>
+        <v>5338.0</v>
       </c>
       <c r="D13" s="6">
-        <v>225652.0</v>
+        <v>10042.0</v>
       </c>
       <c r="E13" s="6">
-        <v>524757.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>833.0</v>
+      </c>
+      <c r="F13" s="6">
+        <v>3428.0</v>
       </c>
       <c r="G13" s="6">
-        <v>278516.0</v>
+        <v>4175.0</v>
       </c>
       <c r="H13" s="6">
-        <v>564315.0</v>
+        <v>4200.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
+      <c r="A14" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">PAKARTOT.LT abonementinis mokestis</t>
+          </r>
+        </is>
+      </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Retransliavimas</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
-        <v>100846.0</v>
+        <v>11849.0</v>
       </c>
       <c r="D14" s="6">
-        <v>315192.0</v>
+        <v>15446.0</v>
       </c>
       <c r="E14" s="6">
-        <v>623992.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>707.0</v>
+      </c>
+      <c r="F14" s="6">
+        <v>10917.0</v>
       </c>
       <c r="G14" s="6">
-        <v>354371.0</v>
+        <v>14658.0</v>
       </c>
       <c r="H14" s="6">
-        <v>654914.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
+      <c r="A15" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
+          </r>
+        </is>
+      </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Televizijų transliavimas</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C15" s="6">
-        <v>130973.0</v>
+        <v>0.0</v>
       </c>
       <c r="D15" s="6">
-        <v>740291.0</v>
+        <v>0.0</v>
       </c>
       <c r="E15" s="6">
-        <v>1359580.0</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>60.0</v>
+      </c>
+      <c r="F15" s="6">
+        <v>0.0</v>
       </c>
       <c r="G15" s="6">
-        <v>754062.0</v>
+        <v>0.0</v>
       </c>
       <c r="H15" s="6">
-        <v>1392947.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
+            <t xml:space="preserve">Tarptautinės muzikos platformos</t>
           </r>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C16" s="6">
-        <v>163.0</v>
+        <v>292589.0</v>
       </c>
       <c r="D16" s="6">
-        <v>9876.0</v>
+        <v>375906.0</v>
       </c>
       <c r="E16" s="6">
-        <v>24871.0</v>
+        <v>6830.0</v>
       </c>
       <c r="F16" s="6">
-        <v>98.0</v>
+        <v>575587.0</v>
       </c>
       <c r="G16" s="6">
-        <v>14378.0</v>
+        <v>758696.0</v>
       </c>
       <c r="H16" s="6">
-        <v>7908.0</v>
+        <v>5586.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Viešo paskelbimo vietos</t>
+          </r>
+        </is>
+      </c>
+      <c r="B17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="B17" s="5" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="C17" s="6">
-        <v>1047450.0</v>
+        <v>514187.0</v>
       </c>
       <c r="D17" s="6">
-        <v>3329881.0</v>
+        <v>1064621.0</v>
       </c>
       <c r="E17" s="6">
-        <v>6074858.0</v>
+        <v>285915.0</v>
       </c>
       <c r="F17" s="6">
-        <v>1399721.0</v>
+        <v>527263.0</v>
       </c>
       <c r="G17" s="6">
-        <v>3620766.0</v>
+        <v>1124437.0</v>
       </c>
       <c r="H17" s="6">
-        <v>6353977.0</v>
+        <v>352847.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kitas viešas panaudojimas</t>
+            <t xml:space="preserve">Televizijų transliavimas, retransliavimas ir radijo stočių transliavimas</t>
           </r>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">Radijo stočių transliavimas</t>
+          </r>
+        </is>
+      </c>
+      <c r="C18" s="6">
+        <v>225652.0</v>
+      </c>
+      <c r="D18" s="6">
+        <v>524757.0</v>
+      </c>
+      <c r="E18" s="6">
+        <v>160825.0</v>
+      </c>
+      <c r="F18" s="6">
+        <v>278516.0</v>
+      </c>
+      <c r="G18" s="6">
+        <v>564315.0</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Retransliavimas</t>
+          </r>
+        </is>
+      </c>
+      <c r="C19" s="6">
+        <v>315192.0</v>
+      </c>
+      <c r="D19" s="6">
+        <v>623992.0</v>
+      </c>
+      <c r="E19" s="6">
+        <v>100846.0</v>
+      </c>
+      <c r="F19" s="6">
+        <v>354371.0</v>
+      </c>
+      <c r="G19" s="6">
+        <v>654914.0</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="B20" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Televizijų transliavimas</t>
+          </r>
+        </is>
+      </c>
+      <c r="C20" s="6">
+        <v>740291.0</v>
+      </c>
+      <c r="D20" s="6">
+        <v>1359580.0</v>
+      </c>
+      <c r="E20" s="6">
+        <v>130973.0</v>
+      </c>
+      <c r="F20" s="6">
+        <v>754062.0</v>
+      </c>
+      <c r="G20" s="6">
+        <v>1392947.0</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
-      <c r="C18" s="6">
-[...162 lines deleted...]
-        <v>15446.0</v>
+      <c r="C21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>20</v>
       </c>
       <c r="F21" s="6">
-        <v>375.0</v>
+        <v>1386949.0</v>
       </c>
       <c r="G21" s="6">
-        <v>10917.0</v>
+        <v>2612176.0</v>
       </c>
       <c r="H21" s="6">
-        <v>14658.0</v>
+        <v>475543.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PAKARTOT.LT puslapyje gauta parama</t>
+            <t xml:space="preserve">Iš užsienio giminingų asociacijų gautas atlyginimas</t>
           </r>
         </is>
       </c>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C22" s="6">
-        <v>60.0</v>
+        <v>9876.0</v>
       </c>
       <c r="D22" s="6">
-        <v>0.0</v>
+        <v>24871.0</v>
       </c>
       <c r="E22" s="6">
-        <v>0.0</v>
+        <v>163.0</v>
       </c>
       <c r="F22" s="6">
-        <v>103.0</v>
+        <v>14378.0</v>
       </c>
       <c r="G22" s="6">
-        <v>0.0</v>
+        <v>7908.0</v>
       </c>
       <c r="H22" s="6">
-        <v>0.0</v>
+        <v>98.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:H8"/>
-    <mergeCell ref="A12:A15"/>
+    <mergeCell ref="A18:A21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>