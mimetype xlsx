--- v1 (2026-02-04)
+++ v2 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="agata-kompensacinio-atlyginimo" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">AGATA kompensacinio atlyginimo paskirstymas teisių turėtojams (X206B)</t>
     </r>
   </si>
   <si>
     <t>Matavimo vienetai</t>
   </si>
   <si>
     <t>eur</t>
   </si>
   <si>
     <t>Kompensacinio atlyginimo paskirstymas teisių turėtojams</t>
   </si>
   <si>
     <t>Atlyginimo gavėjai</t>
@@ -149,50 +149,64 @@
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2023</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2024</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFFFFFFF"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2025</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Už garso laikmenas ir įrenginius surinktų sumų paskirstymas</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -661,85 +675,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J18"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J18" sqref="J18"/>
+      <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:11">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">AGATA kompensacinio atlyginimo paskirstymas teisių turėtojams (X206B)</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2017</t>
           </r>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <r>
@@ -830,52 +844,68 @@
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2023</t>
           </r>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2024</t>
           </r>
         </is>
       </c>
+      <c r="K8" s="4" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFFFFFFF"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2025</t>
+          </r>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:11">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Už garso laikmenas ir įrenginius surinktų sumų paskirstymas</t>
           </r>
         </is>
       </c>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
@@ -888,178 +918,190 @@
       </c>
       <c r="C9" s="6">
         <v>452832.88</v>
       </c>
       <c r="D9" s="6">
         <v>681033.81</v>
       </c>
       <c r="E9" s="6">
         <v>719911.43</v>
       </c>
       <c r="F9" s="6">
         <v>634105.0</v>
       </c>
       <c r="G9" s="6">
         <v>733941.0</v>
       </c>
       <c r="H9" s="6">
         <v>576897.19</v>
       </c>
       <c r="I9" s="6">
         <v>733875.0</v>
       </c>
       <c r="J9" s="6">
         <v>652175.33</v>
       </c>
+      <c r="K9" s="6">
+        <v>682099.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Muzikos atlikėjai</t>
           </r>
         </is>
       </c>
       <c r="C10" s="6">
         <v>452832.88</v>
       </c>
       <c r="D10" s="6">
         <v>681033.81</v>
       </c>
       <c r="E10" s="6">
         <v>719911.43</v>
       </c>
       <c r="F10" s="6">
         <v>634105.0</v>
       </c>
       <c r="G10" s="6">
         <v>733941.0</v>
       </c>
       <c r="H10" s="6">
         <v>576897.19</v>
       </c>
       <c r="I10" s="6">
         <v>733875.0</v>
       </c>
       <c r="J10" s="6">
         <v>652175.33</v>
       </c>
+      <c r="K10" s="6">
+        <v>682099.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Fonogramų gamintojai</t>
           </r>
         </is>
       </c>
       <c r="C11" s="6">
         <v>452832.88</v>
       </c>
       <c r="D11" s="6">
         <v>681033.81</v>
       </c>
       <c r="E11" s="6">
         <v>719911.43</v>
       </c>
       <c r="F11" s="6">
         <v>634105.0</v>
       </c>
       <c r="G11" s="6">
         <v>733941.0</v>
       </c>
       <c r="H11" s="6">
         <v>576897.19</v>
       </c>
       <c r="I11" s="6">
         <v>733875.0</v>
       </c>
       <c r="J11" s="6">
         <v>652175.33</v>
       </c>
+      <c r="K11" s="6">
+        <v>682099.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C12" s="6">
         <v>1358498.65</v>
       </c>
       <c r="D12" s="6">
         <v>2043101.44</v>
       </c>
       <c r="E12" s="6">
         <v>2159734.28</v>
       </c>
       <c r="F12" s="6">
         <v>1902315.0</v>
       </c>
       <c r="G12" s="6">
         <v>2201823.0</v>
       </c>
       <c r="H12" s="6">
         <v>1730691.57</v>
       </c>
       <c r="I12" s="6">
         <v>2201625.0</v>
       </c>
       <c r="J12" s="6">
         <v>1956526.0</v>
       </c>
+      <c r="K12" s="6">
+        <v>2046295.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Už audiovizualines laikmenas ir įrenginius surinktų sumų paskirstymas</t>
           </r>
         </is>
       </c>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
@@ -1072,178 +1114,190 @@
       </c>
       <c r="C13" s="6">
         <v>317953.78</v>
       </c>
       <c r="D13" s="6">
         <v>493414.3</v>
       </c>
       <c r="E13" s="6">
         <v>620115.65</v>
       </c>
       <c r="F13" s="6">
         <v>615283.0</v>
       </c>
       <c r="G13" s="6">
         <v>700884.0</v>
       </c>
       <c r="H13" s="6">
         <v>569456.18</v>
       </c>
       <c r="I13" s="6">
         <v>601156.0</v>
       </c>
       <c r="J13" s="6">
         <v>598541.33</v>
       </c>
+      <c r="K13" s="6">
+        <v>603580.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="C14" s="6">
         <v>953861.35</v>
       </c>
       <c r="D14" s="6">
         <v>1480242.91</v>
       </c>
       <c r="E14" s="6">
         <v>1860346.94</v>
       </c>
       <c r="F14" s="6">
         <v>1845848.0</v>
       </c>
       <c r="G14" s="6">
         <v>2102652.0</v>
       </c>
       <c r="H14" s="6">
         <v>1708368.53</v>
       </c>
       <c r="I14" s="6">
         <v>1803468.0</v>
       </c>
       <c r="J14" s="6">
         <v>1795624.0</v>
       </c>
+      <c r="K14" s="6">
+        <v>1810740.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Aktoriai</t>
           </r>
         </is>
       </c>
       <c r="C15" s="6">
         <v>317953.78</v>
       </c>
       <c r="D15" s="6">
         <v>493414.3</v>
       </c>
       <c r="E15" s="6">
         <v>620115.65</v>
       </c>
       <c r="F15" s="6">
         <v>615283.0</v>
       </c>
       <c r="G15" s="6">
         <v>700834.0</v>
       </c>
       <c r="H15" s="6">
         <v>569456.18</v>
       </c>
       <c r="I15" s="6">
         <v>601156.0</v>
       </c>
       <c r="J15" s="6">
         <v>598541.33</v>
       </c>
+      <c r="K15" s="6">
+        <v>603580.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Audiovizualinių kūrinių gamintojai</t>
           </r>
         </is>
       </c>
       <c r="C16" s="6">
         <v>317953.78</v>
       </c>
       <c r="D16" s="6">
         <v>493414.3</v>
       </c>
       <c r="E16" s="6">
         <v>620115.65</v>
       </c>
       <c r="F16" s="6">
         <v>615283.0</v>
       </c>
       <c r="G16" s="6">
         <v>700844.0</v>
       </c>
       <c r="H16" s="6">
         <v>569456.18</v>
       </c>
       <c r="I16" s="6">
         <v>601156.0</v>
       </c>
       <c r="J16" s="6">
         <v>598541.33</v>
       </c>
+      <c r="K16" s="6">
+        <v>603580.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
@@ -1256,97 +1310,103 @@
       </c>
       <c r="C17" s="6">
         <v>2312360.0</v>
       </c>
       <c r="D17" s="6">
         <v>3523344.35</v>
       </c>
       <c r="E17" s="6">
         <v>4020081.22</v>
       </c>
       <c r="F17" s="6">
         <v>3748163.0</v>
       </c>
       <c r="G17" s="6">
         <v>4304475.0</v>
       </c>
       <c r="H17" s="6">
         <v>3439060.1</v>
       </c>
       <c r="I17" s="6">
         <v>4005094.0</v>
       </c>
       <c r="J17" s="6">
         <v>3752150.0</v>
       </c>
+      <c r="K17" s="6">
+        <v>3857035.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">AGATA atstovaujami muzikos atlikėjai, fonogramų gamintojai bei aktoriai</t>
           </r>
         </is>
       </c>
       <c r="C18" s="6">
         <v>1223619.55</v>
       </c>
       <c r="D18" s="6">
         <v>1855481.9</v>
       </c>
       <c r="E18" s="6">
         <v>2059938.5</v>
       </c>
       <c r="F18" s="6">
         <v>1883493.0</v>
       </c>
       <c r="G18" s="6">
         <v>2168766.0</v>
       </c>
       <c r="H18" s="6">
         <v>1723250.56</v>
       </c>
       <c r="I18" s="6">
         <v>2068906.0</v>
       </c>
       <c r="J18" s="6">
         <v>1902892.0</v>
+      </c>
+      <c r="K18" s="6">
+        <v>1967776.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:J2"/>
-    <mergeCell ref="B4:J4"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="B4:K4"/>
     <mergeCell ref="A9:A12"/>
     <mergeCell ref="A13:A16"/>
     <mergeCell ref="A17:A18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>