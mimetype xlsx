--- v1 (2026-08-04)
+++ v2 (2026-09-19)
@@ -355,65 +355,65 @@
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFFFFFF"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Naujai įtraukti asmenys</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Iš viso</t>
-    </r>
-[...12 lines deleted...]
-      <t xml:space="preserve">Naujai įtraukti asmenys</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1160,203 +1160,203 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFFFFFF"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Iš viso</t>
+            <t xml:space="preserve">Naujai įtraukti asmenys</t>
           </r>
         </is>
       </c>
       <c r="B9" s="6">
-        <v>3520.0</v>
+        <v>0.0</v>
       </c>
       <c r="C9" s="6">
-        <v>3729.0</v>
+        <v>212.0</v>
       </c>
       <c r="D9" s="6">
-        <v>3865.0</v>
+        <v>159.0</v>
       </c>
       <c r="E9" s="6">
-        <v>3928.0</v>
+        <v>100.0</v>
       </c>
       <c r="F9" s="6">
-        <v>3988.0</v>
+        <v>96.0</v>
       </c>
       <c r="G9" s="6">
-        <v>4038.0</v>
+        <v>100.0</v>
       </c>
       <c r="H9" s="6">
-        <v>4127.0</v>
+        <v>135.0</v>
       </c>
       <c r="I9" s="6">
-        <v>4341.0</v>
+        <v>254.0</v>
       </c>
       <c r="J9" s="6">
-        <v>4474.0</v>
+        <v>184.0</v>
       </c>
       <c r="K9" s="6">
-        <v>4620.0</v>
+        <v>206.0</v>
       </c>
       <c r="L9" s="6">
-        <v>4693.0</v>
+        <v>130.0</v>
       </c>
       <c r="M9" s="6">
-        <v>4854.0</v>
+        <v>217.0</v>
       </c>
       <c r="N9" s="6">
-        <v>4988.0</v>
+        <v>192.0</v>
       </c>
       <c r="O9" s="6">
-        <v>5072.0</v>
+        <v>150.0</v>
       </c>
       <c r="P9" s="6">
-        <v>5207.0</v>
+        <v>190.0</v>
       </c>
       <c r="Q9" s="6">
-        <v>5498.0</v>
+        <v>307.0</v>
       </c>
       <c r="R9" s="6">
-        <v>5734.0</v>
+        <v>236.0</v>
       </c>
       <c r="S9" s="6">
-        <v>5887.0</v>
+        <v>153.0</v>
       </c>
       <c r="T9" s="6">
-        <v>6032.0</v>
+        <v>145.0</v>
       </c>
       <c r="U9" s="6">
-        <v>6227.0</v>
+        <v>195.0</v>
       </c>
       <c r="V9" s="6">
-        <v>6425.0</v>
+        <v>198.0</v>
       </c>
       <c r="W9" s="6">
-        <v>6462.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Naujai įtraukti asmenys</t>
+            <t xml:space="preserve">Iš viso</t>
           </r>
         </is>
       </c>
       <c r="B10" s="6">
-        <v>0.0</v>
+        <v>3520.0</v>
       </c>
       <c r="C10" s="6">
-        <v>212.0</v>
+        <v>3729.0</v>
       </c>
       <c r="D10" s="6">
-        <v>159.0</v>
+        <v>3865.0</v>
       </c>
       <c r="E10" s="6">
-        <v>100.0</v>
+        <v>3928.0</v>
       </c>
       <c r="F10" s="6">
-        <v>96.0</v>
+        <v>3988.0</v>
       </c>
       <c r="G10" s="6">
-        <v>100.0</v>
+        <v>4038.0</v>
       </c>
       <c r="H10" s="6">
-        <v>135.0</v>
+        <v>4127.0</v>
       </c>
       <c r="I10" s="6">
-        <v>254.0</v>
+        <v>4341.0</v>
       </c>
       <c r="J10" s="6">
-        <v>184.0</v>
+        <v>4474.0</v>
       </c>
       <c r="K10" s="6">
-        <v>206.0</v>
+        <v>4620.0</v>
       </c>
       <c r="L10" s="6">
-        <v>130.0</v>
+        <v>4693.0</v>
       </c>
       <c r="M10" s="6">
-        <v>217.0</v>
+        <v>4854.0</v>
       </c>
       <c r="N10" s="6">
-        <v>192.0</v>
+        <v>4988.0</v>
       </c>
       <c r="O10" s="6">
-        <v>150.0</v>
+        <v>5072.0</v>
       </c>
       <c r="P10" s="6">
-        <v>190.0</v>
+        <v>5207.0</v>
       </c>
       <c r="Q10" s="6">
-        <v>307.0</v>
+        <v>5498.0</v>
       </c>
       <c r="R10" s="6">
-        <v>236.0</v>
+        <v>5734.0</v>
       </c>
       <c r="S10" s="6">
-        <v>153.0</v>
+        <v>5887.0</v>
       </c>
       <c r="T10" s="6">
-        <v>145.0</v>
+        <v>6032.0</v>
       </c>
       <c r="U10" s="6">
-        <v>195.0</v>
+        <v>6227.0</v>
       </c>
       <c r="V10" s="6">
-        <v>198.0</v>
+        <v>6425.0</v>
       </c>
       <c r="W10" s="6">
-        <v>37.0</v>
+        <v>6462.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:W2"/>
     <mergeCell ref="B4:W4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>